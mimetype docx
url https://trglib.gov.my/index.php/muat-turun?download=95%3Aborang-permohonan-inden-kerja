--- v0 (2026-02-20)
+++ v1 (2026-05-21)
@@ -96,51 +96,51 @@
                             <w:r w:rsidRPr="00C80019">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>BORANG INDEN KERJA</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7005C323" w14:textId="77777777" w:rsidR="004256BF" w:rsidRDefault="004256BF"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:shapetype w14:anchorId="567C9081" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:204pt;margin-top:53.3pt;width:134.9pt;height:20.7pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJ5Adp8wEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IVNw/BcpA6cFEg&#10;fQBpP4CiKIkoxWWXtCX367ukHMdIbkF1ILhacnZndri6HXvD9gq9BlvyxWzOmbISam3bkv/6uf1w&#10;zZkPwtbCgFUlPyjPb9fv360GV6gcOjC1QkYg1heDK3kXgiuyzMtO9cLPwClLyQawF4FCbLMaxUDo&#10;vcny+fwyGwBrhyCV9/T3fkrydcJvGiXD96bxKjBTcuotpBXTWsU1W69E0aJwnZbHNsQbuuiFtlT0&#10;BHUvgmA71K+gei0RPDRhJqHPoGm0VIkDsVnMX7B57IRTiQuJ491JJv//YOW3/aP7gSyMn2CkASYS&#10;3j2A/O2ZhU0nbKvuEGHolKip8CJKlg3OF8erUWpf+AhSDV+hpiGLXYAENDbYR1WIJyN0GsDhJLoa&#10;A5Ox5NXiIr+glKRcfplf36SpZKJ4uu3Qh88KehY3JUcaakIX+wcfYjeieDoSi3kwut5qY1KAbbUx&#10;yPaCDLBNXyLw4pix8bCFeG1CjH8Szchs4hjGaqRkpFtBfSDCCJOh6AHQpgP8y9lAZiq5/7MTqDgz&#10;XyyJdrNYLqP7UrD8eJVTgOeZ6jwjrCSokgfOpu0mTI7dOdRtR5WmMVm4I6EbnTR47urYNxkmSXM0&#10;d3TkeZxOPT/B9T8AAAD//wMAUEsDBBQABgAIAAAAIQABeyMg3QAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUhcELVBwSkhTgVIIK79eQAn3iYR8TqK3SZ9e5YTHHdmNPtNuVn8&#10;IM44xT6QgYeVAoHUBNdTa+Cw/7hfg4jJkrNDIDRwwQib6vqqtIULM23xvEut4BKKhTXQpTQWUsam&#10;Q2/jKoxI7B3D5G3ic2qlm+zM5X6Qj0pp6W1P/KGzI7532HzvTt7A8Wu+e3qe6890yLeZfrN9XoeL&#10;Mbc3y+sLiIRL+gvDLz6jQ8VMdTiRi2IwkKk1b0lsKK1BcELnOY+pWcnYklUp/2+ofgAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAJ5Adp8wEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQABeyMg3QAAAAsBAAAPAAAAAAAAAAAAAAAAAE0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="79489194" w14:textId="77777777" w:rsidR="004256BF" w:rsidRPr="000779E2" w:rsidRDefault="004256BF" w:rsidP="000779E2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00C80019">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>BORANG INDEN KERJA</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7005C323" w14:textId="77777777" w:rsidR="004256BF" w:rsidRDefault="004256BF"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -192,51 +192,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:shapetype w14:anchorId="7AFC1242" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="AutoShape 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:177.1pt;margin-top:47.95pt;width:183.9pt;height:0;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXufPauAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wPZNiMOD2k6y7d&#10;FqDdD2Ak2RYmiwKpxM6/n6QmabHdhvkgUCL5+PhIb+6mwYmTIbboG7mYzaUwXqG2vmvkz+eHD5+k&#10;4Aheg0NvGnk2LO+2799txlCbJfbotCGRQDzXY2hkH2Ooq4pVbwbgGQbjk7NFGiCmK3WVJhgT+uCq&#10;5Xz+sRqRdCBUhjm93r845bbgt61R8UfbsonCNTJxi+Wkch7yWW03UHcEobfqQgP+gcUA1qeiN6h7&#10;iCCOZP+CGqwiZGzjTOFQYdtaZUoPqZvF/I9unnoIpvSSxOFwk4n/H6z6ftr5PWXqavJP4RHVLxYe&#10;dz34zhQCz+eQBrfIUlVj4PqWki8c9iQO4zfUKQaOEYsKU0tDhkz9iamIfb6JbaYoVHpcrlbr9SrN&#10;RF19FdTXxEAcvxocRDYayZHAdn3cofdppEiLUgZOjxwzLaivCbmqxwfrXJms82Js5Of1cl0SGJ3V&#10;2ZnDmLrDzpE4Qd6N8pUek+dtGOHR6wLWG9BfLnYE617sVNz5izRZjbx6XB9Qn/d0lSwNr7C8LFre&#10;jrf3kv36O2x/AwAA//8DAFBLAwQUAAYACAAAACEA7HbTEN0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLFyijpek0IXHgyDaJa9aYttA4VZOuZU+PEQc42v70+/uLzew6&#10;ccIhtJ40rJYJCKTK25ZqDYf98+IBRIiGrOk8oYYvDLApLy8Kk1s/0SuedrEWHEIhNxqaGPtcylA1&#10;6ExY+h6Jb+9+cCbyONTSDmbicNdJlST30pmW+ENjenxqsPrcjU4DhjFdJdvM1YeX83Tzps4fU7/X&#10;+vpq3j6CiDjHPxh+9FkdSnY6+pFsEJ2G2/ROMaohSzMQDKyV4nLH34UsC/m/QfkNAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAV7nz2rgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA7HbTEN0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00DE16C4">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B8188CA" wp14:editId="25CA180E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2052320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>113030</wp:posOffset>
@@ -308,51 +308,51 @@
                             </w:pPr>
                             <w:r w:rsidRPr="002A0DE4">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>TERENGGANU</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>40000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:shape w14:anchorId="0B8188CA" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:161.6pt;margin-top:8.9pt;width:216.4pt;height:34.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnCMNP9QEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG02y5ao6Wrpqghp&#10;WZAWPsBxnMQi8Zix22T5esZO2i1wQ+RgeTz2m3lvXja3Y9+xo0KnwRR8tVhypoyESpum4N++7t+s&#10;OXNemEp0YFTBn5Xjt9vXrzaDzVUKLXSVQkYgxuWDLXjrvc2TxMlW9cItwCpDyRqwF55CbJIKxUDo&#10;fZeky+XbZACsLIJUztHp/ZTk24hf10r6z3XtlGddwak3H1eMaxnWZLsReYPCtlrObYh/6KIX2lDR&#10;M9S98IIdUP8F1WuJ4KD2Cwl9AnWtpYociM1q+Qebp1ZYFbmQOM6eZXL/D1Y+Hp/sF2R+fA8jDTCS&#10;cPYB5HfHDOxaYRp1hwhDq0RFhVdBsmSwLp+fBqld7gJIOXyCioYsDh4i0FhjH1QhnozQaQDPZ9HV&#10;6Jmkw/QmW6drSknKZVdpdnUdS4j89Nqi8x8U9CxsCo401Igujg/Oh25EfroSijnodLXXXRcDbMpd&#10;h+woyAD7+M3ov13rTLhsIDybEMNJpBmYTRz9WI5MV7MGgXUJ1TPxRph8Rf8BbVrAn5wN5KmCux8H&#10;gYqz7qMh7d6tsiyYMAbZ9U1KAV5mysuMMJKgCu45m7Y7Pxn3YFE3LVU6TeuO9N7rKMVLV3P75Juo&#10;0OzxYMzLON56+RO3vwAAAP//AwBQSwMEFAAGAAgAAAAhAPKyRlngAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8tOwzAQRfdI/IM1SGxQ69RVH4Q4VXltumtJJZbTeJoEYjuK3Tbw9QwrWI7u1Z1z&#10;stVgW3GmPjTeaZiMExDkSm8aV2ko3l5HSxAhojPYekcavijAKr++yjA1/uK2dN7FSvCICylqqGPs&#10;UilDWZPFMPYdOc6OvrcY+ewraXq88LhtpUqSubTYOP5QY0dPNZWfu5PV8P1YPK9f7uLkqOK72m/t&#10;pig/UOvbm2H9ACLSEP/K8IvP6JAz08GfnAmi1TBVU8VVDhaswIXFbM5yBw3L2T3IPJP/DfIfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKcIw0/1AQAA0QMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPKyRlngAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;TwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="58A9E84E" w14:textId="77777777" w:rsidR="004256BF" w:rsidRPr="002A0DE4" w:rsidRDefault="004256BF" w:rsidP="002A0DE4">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002A0DE4">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>PERBADANAN PERPUSTAKAAN AWAM</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0941EBBB" w14:textId="77777777" w:rsidR="004256BF" w:rsidRPr="002A0DE4" w:rsidRDefault="004256BF" w:rsidP="002A0DE4">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
@@ -452,51 +452,51 @@
       </w:r>
       <w:r w:rsidR="000779E2" w:rsidRPr="00DE16C4">
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000779E2" w:rsidRPr="00DE16C4">
         <w:rPr>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FFBE144" w14:textId="77777777" w:rsidR="00C80019" w:rsidRPr="00DE16C4" w:rsidRDefault="00C80019" w:rsidP="009155A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CFDB051" w14:textId="2A3709B4" w:rsidR="00884812" w:rsidRPr="00DE16C4" w:rsidRDefault="00C80019" w:rsidP="00C80019">
+    <w:p w14:paraId="1CFDB051" w14:textId="716A12F1" w:rsidR="00884812" w:rsidRPr="00DE16C4" w:rsidRDefault="00C80019" w:rsidP="00C80019">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE16C4">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>Vot    :</w:t>
       </w:r>
       <w:r w:rsidR="008E3254">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
@@ -607,92 +607,52 @@
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B078DA">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00503DC6">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0036391B">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4B61D942" w14:textId="0053F394" w:rsidR="00255E32" w:rsidRPr="00DE16C4" w:rsidRDefault="00C80019" w:rsidP="00C80019">
+    <w:p w14:paraId="4B61D942" w14:textId="0D658C55" w:rsidR="00255E32" w:rsidRPr="00DE16C4" w:rsidRDefault="00C80019" w:rsidP="00C80019">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE16C4">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>Kerja :</w:t>
       </w:r>
       <w:r w:rsidR="0051365C">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -832,72 +792,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00255E32" w:rsidRPr="00DE16C4">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00503DC6">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...20 lines deleted...]
-        <w:t>2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D89DE9" w14:textId="1C7C05A6" w:rsidR="00C80019" w:rsidRPr="00DE16C4" w:rsidRDefault="00C80019" w:rsidP="00F42670">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE16C4">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001F5E9E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
@@ -1162,96 +1100,129 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Nama  </w:t>
             </w:r>
             <w:r w:rsidR="000A4F85" w:rsidRPr="00DE16C4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="0051365C">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">  ........................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD74583" w14:textId="46873133" w:rsidR="000779E2" w:rsidRDefault="000A4F85" w:rsidP="003F4808">
+          <w:p w14:paraId="7DD74583" w14:textId="551D6B2B" w:rsidR="000779E2" w:rsidRDefault="000A4F85" w:rsidP="003F4808">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE16C4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Alamat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00CA0068">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003F4808">
-[...6 lines deleted...]
-              <w:t>2292C , Kg. Surau Panjang,21070 Kuala Terengganu</w:t>
+            <w:r w:rsidR="00921BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>........................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FA16C23" w14:textId="77777777" w:rsidR="00921BD6" w:rsidRDefault="00921BD6" w:rsidP="003F4808">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64A541C3" w14:textId="49D9D95B" w:rsidR="00921BD6" w:rsidRDefault="00921BD6" w:rsidP="003F4808">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>.........................................................................................................</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16BEB884" w14:textId="77777777" w:rsidR="00B06E76" w:rsidRPr="00DE16C4" w:rsidRDefault="00B06E76" w:rsidP="003F4808">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4692B02B" w14:textId="77777777" w:rsidR="00D4306E" w:rsidRPr="00DE16C4" w:rsidRDefault="000779E2" w:rsidP="000779E2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -2697,200 +2668,255 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>diluluskan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D067DE6" w14:textId="5585A8BF" w:rsidR="007441C6" w:rsidRDefault="007441C6" w:rsidP="007441C6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0DFD8D35" w14:textId="5FD2E44F" w:rsidR="0051365C" w:rsidRDefault="0051365C" w:rsidP="007441C6">
+          <w:p w14:paraId="388D92B3" w14:textId="77777777" w:rsidR="000C61F3" w:rsidRDefault="000C61F3" w:rsidP="007441C6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="388D92B3" w14:textId="77777777" w:rsidR="000C61F3" w:rsidRDefault="000C61F3" w:rsidP="007441C6">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00DE16C4">
+          <w:p w14:paraId="2CBB7816" w14:textId="2134C7C1" w:rsidR="007441C6" w:rsidRDefault="00B81B94" w:rsidP="0051365C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="0051365C" w:rsidRPr="00DE16C4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>……………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="429B73CF" w14:textId="1724F197" w:rsidR="007441C6" w:rsidRPr="00DE16C4" w:rsidRDefault="007441C6" w:rsidP="007441C6">
-[...60 lines deleted...]
-          <w:p w14:paraId="1D4A7B3C" w14:textId="10DE78E7" w:rsidR="007441C6" w:rsidRPr="0051365C" w:rsidRDefault="0051365C" w:rsidP="007441C6">
+          <w:p w14:paraId="11675E22" w14:textId="77777777" w:rsidR="00B81B94" w:rsidRPr="00B81B94" w:rsidRDefault="007441C6" w:rsidP="007441C6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0051365C">
+            <w:r w:rsidRPr="00DE16C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nama  : </w:t>
+            </w:r>
+            <w:r w:rsidR="00B81B94" w:rsidRPr="00B81B94">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
+              <w:t xml:space="preserve">Muhammad Fazlizan bin Abd  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="429B73CF" w14:textId="1752EBC5" w:rsidR="007441C6" w:rsidRPr="00B81B94" w:rsidRDefault="00B81B94" w:rsidP="007441C6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B81B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               Ghani</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60B6B206" w14:textId="10F42694" w:rsidR="007441C6" w:rsidRPr="00DE16C4" w:rsidRDefault="007441C6" w:rsidP="007441C6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE16C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jawatan  : </w:t>
+            </w:r>
+            <w:r w:rsidR="00B81B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B81B94" w:rsidRPr="00B81B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Penolong Pustakawan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BD88A9C" w14:textId="77777777" w:rsidR="007441C6" w:rsidRDefault="007441C6" w:rsidP="007441C6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE16C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Tarikh :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D4A7B3C" w14:textId="3625897C" w:rsidR="007441C6" w:rsidRPr="0051365C" w:rsidRDefault="00A20E64" w:rsidP="007441C6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="0051365C" w:rsidRPr="0051365C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
               <w:t>Jawatankuasa Penilaian AM PPAT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E09B766" w14:textId="55CDCA2D" w:rsidR="007441C6" w:rsidRDefault="007441C6" w:rsidP="00866D9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52D1FF95" w14:textId="5D46CBCC" w:rsidR="007441C6" w:rsidRDefault="007441C6" w:rsidP="00866D9D">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36BDAC90" w14:textId="77777777" w:rsidR="000C61F3" w:rsidRPr="00DE16C4" w:rsidRDefault="000C61F3" w:rsidP="000C61F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73F1641C" w14:textId="77777777" w:rsidR="00866D9D" w:rsidRPr="00DE16C4" w:rsidRDefault="00866D9D" w:rsidP="00866D9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -3145,51 +3171,51 @@
                                   </w:pPr>
                                   <w:r w:rsidRPr="00866D9D">
                                     <w:rPr>
                                       <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                                     </w:rPr>
                                     <w:t>X</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+                <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
                   <w:pict>
                     <v:shape w14:anchorId="5C2C0344" id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:265.95pt;margin-top:.35pt;width:22.2pt;height:18.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsgMW69gEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zShC92o6Wrpqghp&#10;uUgLH+A4TmLheMzYbVK+nrHT7S7whvCD5fGMz8w5M97cTINhR4Veg614vlhypqyERtuu4t++7l+t&#10;OfNB2EYYsKriJ+X5zfbli83oSlVAD6ZRyAjE+nJ0Fe9DcGWWedmrQfgFOGXJ2QIOIpCJXdagGAl9&#10;MFmxXL7JRsDGIUjlPd3ezU6+Tfhtq2T43LZeBWYqTrWFtGPa67hn240oOxSu1/JchviHKgahLSW9&#10;QN2JINgB9V9Qg5YIHtqwkDBk0LZaqsSB2OTLP9g89MKpxIXE8e4ik/9/sPLT8cF9QRamdzBRAxMJ&#10;7+5BfvfMwq4XtlO3iDD2SjSUOI+SZaPz5flplNqXPoLU40doqMniECABTS0OURXiyQidGnC6iK6m&#10;wCRdFuv8ekUeSa7i9TovrlIGUT4+dujDewUDi4eKI/U0gYvjvQ+xGFE+hsRcHoxu9tqYZGBX7wyy&#10;o6D+79M6o/8WZmwMthCfzYjxJrGMxGaKYaonphuqMkJE0jU0J6KNMI8VfQM69IA/ORtppCrufxwE&#10;Ks7MB0vSXeerSDQkY3X1tiADn3vq5x5hJUFVPHA2H3dhntuDQ931lGluloVbkrvVSYqnqs7l09gk&#10;hc4jHufyuZ2inj7i9hcAAAD//wMAUEsDBBQABgAIAAAAIQBWC7YG3AAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI7BToNAFEX3Jv7D5Jm4MXZoEWgpQ6MmGret/YAH8wqkzBvCTAv9e8eVLm/uzbmn&#10;2M2mF1caXWdZwXIRgSCure64UXD8/nheg3AeWWNvmRTcyMGuvL8rMNd24j1dD74RAcIuRwWt90Mu&#10;patbMugWdiAO3cmOBn2IYyP1iFOAm16uoiiVBjsODy0O9N5SfT5cjILT1/SUbKbq0x+z/Uv6hl1W&#10;2ZtSjw/z6xaEp9n/jeFXP6hDGZwqe2HtRK8giZebMFWQgQh1kqUxiEpBvF6BLAv537/8AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKyAxbr2AQAA0AMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFYLtgbcAAAABwEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="470BD7EC" w14:textId="77777777" w:rsidR="004256BF" w:rsidRPr="00866D9D" w:rsidRDefault="004256BF" w:rsidP="00866D9D">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00866D9D">
                               <w:rPr>
                                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                               </w:rPr>
                               <w:t>X</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
@@ -3341,61 +3367,70 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EFB66BD" w14:textId="77777777" w:rsidR="002B270F" w:rsidRPr="00DE16C4" w:rsidRDefault="002B270F" w:rsidP="000C61F3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DA13554" w14:textId="77777777" w:rsidR="00122F19" w:rsidRPr="00DE16C4" w:rsidRDefault="00122F19" w:rsidP="002703B5">
+          <w:p w14:paraId="4DA13554" w14:textId="268FAC59" w:rsidR="00122F19" w:rsidRPr="00DE16C4" w:rsidRDefault="00B10D01" w:rsidP="002703B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE16C4">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00122F19" w:rsidRPr="00DE16C4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BA17DC6" w14:textId="44E128FA" w:rsidR="00D65265" w:rsidRPr="00D93593" w:rsidRDefault="00D65265" w:rsidP="00956616">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE16C4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -3430,118 +3465,139 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00956616">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Mohd Rijaluddin Bin Muda</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D598927" w14:textId="77777777" w:rsidR="00064B65" w:rsidRPr="00DE16C4" w:rsidRDefault="00064B65" w:rsidP="00D65265">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="512000B0" w14:textId="6C6748FC" w:rsidR="00655B91" w:rsidRDefault="00D65265" w:rsidP="00F339A8">
+          <w:p w14:paraId="512000B0" w14:textId="1AE9AC1B" w:rsidR="00655B91" w:rsidRDefault="00D65265" w:rsidP="00F339A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE16C4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Jawatan  :  </w:t>
             </w:r>
-            <w:r w:rsidR="00655B91" w:rsidRPr="00D43822">
+            <w:r w:rsidR="00B10D01">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
-              <w:t>Ketua Bahagian</w:t>
+              <w:t>Timbalan Pengarah</w:t>
             </w:r>
             <w:r w:rsidR="00F339A8">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EEE7EBE" w14:textId="5CE8D930" w:rsidR="00D65265" w:rsidRPr="00DE16C4" w:rsidRDefault="00F339A8" w:rsidP="00A6796D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:p w14:paraId="318AE87E" w14:textId="363178D9" w:rsidR="00B10D01" w:rsidRPr="00B10D01" w:rsidRDefault="00F339A8" w:rsidP="00A6796D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
+            <w:r w:rsidR="00B10D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      (</w:t>
+            </w:r>
             <w:r w:rsidR="00956616">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
-              <w:t>Khidmat Pengurusan</w:t>
+              <w:t>Pengurusan</w:t>
+            </w:r>
+            <w:r w:rsidR="00B10D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DFDDE35" w14:textId="77777777" w:rsidR="002B270F" w:rsidRPr="00DE16C4" w:rsidRDefault="002B270F" w:rsidP="00717FCD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F429EF4" w14:textId="77777777" w:rsidR="00866D9D" w:rsidRPr="00DE16C4" w:rsidRDefault="00866D9D" w:rsidP="002703B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE16C4">
@@ -3554,51 +3610,50 @@
               <w:t>…2/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57BE15AC" w14:textId="77777777" w:rsidR="00C23A48" w:rsidRPr="00DE16C4" w:rsidRDefault="00CD622C" w:rsidP="00CD622C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE16C4">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                                                                                                                                                         S</w:t>
       </w:r>
       <w:r w:rsidR="00866D9D" w:rsidRPr="00DE16C4">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>ila lihat mukasurat sebelah …</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3252570E" w14:textId="77777777" w:rsidR="00122F19" w:rsidRPr="00DE16C4" w:rsidRDefault="00122F19" w:rsidP="00866D9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-426"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4332,51 +4387,51 @@
           <w:tcPr>
             <w:tcW w:w="6771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B986F61" w14:textId="77777777" w:rsidR="00122F19" w:rsidRPr="00DE16C4" w:rsidRDefault="00122F19" w:rsidP="00122F19">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31F5B016" w14:textId="77777777" w:rsidR="00E26D32" w:rsidRPr="00DE16C4" w:rsidRDefault="00E26D32" w:rsidP="00122F19">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3970F949" w14:textId="654F7D53" w:rsidR="00E26D32" w:rsidRPr="009B6988" w:rsidRDefault="00E26D32" w:rsidP="009B6988">
+          <w:p w14:paraId="3970F949" w14:textId="1DF62DE0" w:rsidR="00E26D32" w:rsidRPr="009B6988" w:rsidRDefault="00E26D32" w:rsidP="009B6988">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE16C4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve"> Saya</w:t>
             </w:r>
             <w:r w:rsidR="005730F6">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
@@ -4413,60 +4468,60 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B6988">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>dengan ini bersetuju dengan angka muktamad jumlah pembayaran sebanyak</w:t>
             </w:r>
             <w:r w:rsidR="00E466CA" w:rsidRPr="009B6988">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B06E76">
+            <w:r w:rsidR="00921BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
-              <w:t xml:space="preserve">RM29,000.00 </w:t>
+              <w:t xml:space="preserve"> ............................ </w:t>
             </w:r>
             <w:r w:rsidRPr="009B6988">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>mengaku tidak akan membuat sebarang tuntutan lagi di atas inden ini.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E182F53" w14:textId="77777777" w:rsidR="00CD5EB7" w:rsidRPr="00DE16C4" w:rsidRDefault="00CD5EB7" w:rsidP="00E26D32">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40DC59C5" w14:textId="31ACD488" w:rsidR="00E26D32" w:rsidRPr="00DE16C4" w:rsidRDefault="00B00303" w:rsidP="00E26D32">
             <w:pPr>
               <w:ind w:right="-426"/>
@@ -4547,51 +4602,51 @@
                                   </w:pPr>
                                   <w:r w:rsidRPr="00866D9D">
                                     <w:rPr>
                                       <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                                     </w:rPr>
                                     <w:t>X</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+                <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
                   <w:pict>
                     <v:shape w14:anchorId="1F862BBC" id="Text Box 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:231.75pt;margin-top:8.5pt;width:22.2pt;height:18.75pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMzjBW9gEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2myDrqo6TQ6FSGN&#10;gTT4AY7jJBaJz5zdJuXXc3ayrsAbwg+Wz3f+7r7vzpvbse/YUaHTYAqeLpacKSOh0qYp+Lev+zdr&#10;zpwXphIdGFXwk3L8dvv61Wawucqgha5SyAjEuHywBW+9t3mSONmqXrgFWGXIWQP2wpOJTVKhGAi9&#10;75JsuXybDICVRZDKObq9n5x8G/HrWkn/ua6d8qwrONXm445xL8OebDcib1DYVsu5DPEPVfRCG0p6&#10;hroXXrAD6r+gei0RHNR+IaFPoK61VJEDsUmXf7B5aoVVkQuJ4+xZJvf/YOXj8cl+QebH9zBSAyMJ&#10;Zx9AfnfMwK4VplF3iDC0SlSUOA2SJYN1+fw0SO1yF0DK4RNU1GRx8BCBxhr7oArxZIRODTidRVej&#10;Z5Ius3V6syKPJFd2tU6z65hB5M+PLTr/QUHPwqHgSD2N4OL44HwoRuTPISGXg05Xe9110cCm3HXI&#10;joL6v49rRv8trDMh2EB4NiGGm8gyEJso+rEcma4KfhUgAukSqhPRRpjGir4BHVrAn5wNNFIFdz8O&#10;AhVn3UdD0t2kq0DUR2N1/S4jAy895aVHGElQBfecTcedn+b2YFE3LWWammXgjuSudZTipaq5fBqb&#10;qNA84mEuL+0Y9fIRt78AAAD//wMAUEsDBBQABgAIAAAAIQCYyxjg3QAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsNADITvSLzDykhcEN0A+aEhmwqQQFxb+gBO4iYRWW+U3Tbp22NO9ObRfBrP&#10;FJvFDupEk+8dG3hYRaCIa9f03BrYf3/cP4PyAbnBwTEZOJOHTXl9VWDeuJm3dNqFVkkI+xwNdCGM&#10;uda+7siiX7mRWLyDmywGkVOrmwlnCbeDfoyiVFvsWT50ONJ7R/XP7mgNHL7mu2Q9V59hn23j9A37&#10;rHJnY25vltcXUIGW8A/DX32pDqV0qtyRG68GA3H6lAgqRiabBEiibA2qkiNOQJeFvlxQ/gIAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAMzjBW9gEAANADAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCYyxjg3QAAAAkBAAAPAAAAAAAAAAAAAAAAAFAE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="12FFE144" w14:textId="77777777" w:rsidR="004256BF" w:rsidRPr="00866D9D" w:rsidRDefault="004256BF" w:rsidP="00E26D32">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00866D9D">
                               <w:rPr>
                                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                               </w:rPr>
                               <w:t>X</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
@@ -6079,52 +6134,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00884812"/>
     <w:rsid w:val="00000606"/>
     <w:rsid w:val="000009C7"/>
     <w:rsid w:val="000047A3"/>
     <w:rsid w:val="00005E49"/>
     <w:rsid w:val="00007B45"/>
     <w:rsid w:val="00012BAA"/>
     <w:rsid w:val="00021550"/>
     <w:rsid w:val="00021655"/>
     <w:rsid w:val="00026409"/>
     <w:rsid w:val="00026B2A"/>
     <w:rsid w:val="00027281"/>
     <w:rsid w:val="00027918"/>
     <w:rsid w:val="00030D06"/>
@@ -6246,50 +6300,51 @@
     <w:rsid w:val="001F7C28"/>
     <w:rsid w:val="00200A4C"/>
     <w:rsid w:val="00204007"/>
     <w:rsid w:val="00204D13"/>
     <w:rsid w:val="00213D07"/>
     <w:rsid w:val="002153AC"/>
     <w:rsid w:val="00221477"/>
     <w:rsid w:val="002223CC"/>
     <w:rsid w:val="00223568"/>
     <w:rsid w:val="002253D1"/>
     <w:rsid w:val="00225B06"/>
     <w:rsid w:val="002301F8"/>
     <w:rsid w:val="00230B55"/>
     <w:rsid w:val="0023158A"/>
     <w:rsid w:val="00232DDE"/>
     <w:rsid w:val="00235ACB"/>
     <w:rsid w:val="00240FFF"/>
     <w:rsid w:val="002446F8"/>
     <w:rsid w:val="00244BF3"/>
     <w:rsid w:val="00245605"/>
     <w:rsid w:val="00250F2D"/>
     <w:rsid w:val="002534B3"/>
     <w:rsid w:val="00255E32"/>
     <w:rsid w:val="00256D55"/>
     <w:rsid w:val="00261043"/>
+    <w:rsid w:val="0026206F"/>
     <w:rsid w:val="002621ED"/>
     <w:rsid w:val="0026483A"/>
     <w:rsid w:val="00265B34"/>
     <w:rsid w:val="0026644C"/>
     <w:rsid w:val="0026715D"/>
     <w:rsid w:val="002703B5"/>
     <w:rsid w:val="00275A33"/>
     <w:rsid w:val="00276E74"/>
     <w:rsid w:val="002772AC"/>
     <w:rsid w:val="002773F2"/>
     <w:rsid w:val="00277787"/>
     <w:rsid w:val="00284EF1"/>
     <w:rsid w:val="00286699"/>
     <w:rsid w:val="00292851"/>
     <w:rsid w:val="00294457"/>
     <w:rsid w:val="002956CC"/>
     <w:rsid w:val="0029763E"/>
     <w:rsid w:val="002A0DE4"/>
     <w:rsid w:val="002A169B"/>
     <w:rsid w:val="002A1B23"/>
     <w:rsid w:val="002A256B"/>
     <w:rsid w:val="002B0F41"/>
     <w:rsid w:val="002B270F"/>
     <w:rsid w:val="002B6809"/>
     <w:rsid w:val="002C27C1"/>
@@ -6638,86 +6693,86 @@
     <w:rsid w:val="00855558"/>
     <w:rsid w:val="008559B6"/>
     <w:rsid w:val="0086083D"/>
     <w:rsid w:val="0086480F"/>
     <w:rsid w:val="00865031"/>
     <w:rsid w:val="00865DBB"/>
     <w:rsid w:val="00866D9D"/>
     <w:rsid w:val="00870F60"/>
     <w:rsid w:val="008735FE"/>
     <w:rsid w:val="0087429F"/>
     <w:rsid w:val="00874D50"/>
     <w:rsid w:val="0087572A"/>
     <w:rsid w:val="00884812"/>
     <w:rsid w:val="008857EB"/>
     <w:rsid w:val="00890A75"/>
     <w:rsid w:val="00892C20"/>
     <w:rsid w:val="00894DC4"/>
     <w:rsid w:val="00896921"/>
     <w:rsid w:val="00896B41"/>
     <w:rsid w:val="008A080B"/>
     <w:rsid w:val="008A0A2D"/>
     <w:rsid w:val="008A243E"/>
     <w:rsid w:val="008A2DB0"/>
     <w:rsid w:val="008A3400"/>
     <w:rsid w:val="008A677C"/>
-    <w:rsid w:val="008B2180"/>
     <w:rsid w:val="008B219F"/>
     <w:rsid w:val="008B2372"/>
     <w:rsid w:val="008B25C4"/>
     <w:rsid w:val="008B306C"/>
     <w:rsid w:val="008B5238"/>
     <w:rsid w:val="008B5A17"/>
     <w:rsid w:val="008B6765"/>
     <w:rsid w:val="008B6E1B"/>
     <w:rsid w:val="008C045B"/>
     <w:rsid w:val="008C05E2"/>
     <w:rsid w:val="008C47C4"/>
     <w:rsid w:val="008C5662"/>
     <w:rsid w:val="008D22B7"/>
     <w:rsid w:val="008D2DC6"/>
     <w:rsid w:val="008D5B71"/>
     <w:rsid w:val="008E10B7"/>
     <w:rsid w:val="008E3254"/>
     <w:rsid w:val="008E33FA"/>
     <w:rsid w:val="008E5C9E"/>
     <w:rsid w:val="008E5EFD"/>
     <w:rsid w:val="008E6E6F"/>
     <w:rsid w:val="008F2205"/>
     <w:rsid w:val="008F4A72"/>
     <w:rsid w:val="008F6723"/>
     <w:rsid w:val="008F73DC"/>
     <w:rsid w:val="00900920"/>
     <w:rsid w:val="00902F05"/>
     <w:rsid w:val="00904B88"/>
     <w:rsid w:val="00906644"/>
     <w:rsid w:val="00910D57"/>
     <w:rsid w:val="0091124C"/>
     <w:rsid w:val="009130E8"/>
     <w:rsid w:val="0091488C"/>
     <w:rsid w:val="009155A9"/>
     <w:rsid w:val="009157DB"/>
+    <w:rsid w:val="00921BD6"/>
     <w:rsid w:val="00922367"/>
     <w:rsid w:val="00926633"/>
     <w:rsid w:val="00926807"/>
     <w:rsid w:val="00926D5F"/>
     <w:rsid w:val="00930DBA"/>
     <w:rsid w:val="009322B2"/>
     <w:rsid w:val="00932C4D"/>
     <w:rsid w:val="009331C7"/>
     <w:rsid w:val="00933703"/>
     <w:rsid w:val="00937C4A"/>
     <w:rsid w:val="00942585"/>
     <w:rsid w:val="00943542"/>
     <w:rsid w:val="00946446"/>
     <w:rsid w:val="009501F8"/>
     <w:rsid w:val="00954BBC"/>
     <w:rsid w:val="00956616"/>
     <w:rsid w:val="009573A9"/>
     <w:rsid w:val="0095779B"/>
     <w:rsid w:val="00957909"/>
     <w:rsid w:val="0096031D"/>
     <w:rsid w:val="00962C41"/>
     <w:rsid w:val="009634AD"/>
     <w:rsid w:val="009650FA"/>
     <w:rsid w:val="00965F89"/>
     <w:rsid w:val="00966555"/>
@@ -6734,50 +6789,51 @@
     <w:rsid w:val="009910C1"/>
     <w:rsid w:val="00994CC4"/>
     <w:rsid w:val="00997416"/>
     <w:rsid w:val="009A0A9E"/>
     <w:rsid w:val="009A1CD2"/>
     <w:rsid w:val="009A3915"/>
     <w:rsid w:val="009A440E"/>
     <w:rsid w:val="009A461E"/>
     <w:rsid w:val="009A7028"/>
     <w:rsid w:val="009A72EE"/>
     <w:rsid w:val="009B6988"/>
     <w:rsid w:val="009B711B"/>
     <w:rsid w:val="009C01AE"/>
     <w:rsid w:val="009C5508"/>
     <w:rsid w:val="009D0387"/>
     <w:rsid w:val="009D3370"/>
     <w:rsid w:val="009E59CA"/>
     <w:rsid w:val="009F5B97"/>
     <w:rsid w:val="009F5FA6"/>
     <w:rsid w:val="00A0165A"/>
     <w:rsid w:val="00A03905"/>
     <w:rsid w:val="00A06091"/>
     <w:rsid w:val="00A07385"/>
     <w:rsid w:val="00A156A7"/>
     <w:rsid w:val="00A2066C"/>
+    <w:rsid w:val="00A20E64"/>
     <w:rsid w:val="00A22572"/>
     <w:rsid w:val="00A25F6C"/>
     <w:rsid w:val="00A274B4"/>
     <w:rsid w:val="00A30680"/>
     <w:rsid w:val="00A3106D"/>
     <w:rsid w:val="00A33F34"/>
     <w:rsid w:val="00A34D01"/>
     <w:rsid w:val="00A351F3"/>
     <w:rsid w:val="00A35CD2"/>
     <w:rsid w:val="00A40018"/>
     <w:rsid w:val="00A4238F"/>
     <w:rsid w:val="00A42CAD"/>
     <w:rsid w:val="00A45F55"/>
     <w:rsid w:val="00A45FB1"/>
     <w:rsid w:val="00A51D7D"/>
     <w:rsid w:val="00A54846"/>
     <w:rsid w:val="00A6093A"/>
     <w:rsid w:val="00A62254"/>
     <w:rsid w:val="00A62C8E"/>
     <w:rsid w:val="00A62E8C"/>
     <w:rsid w:val="00A6301B"/>
     <w:rsid w:val="00A63EC4"/>
     <w:rsid w:val="00A65ADA"/>
     <w:rsid w:val="00A66997"/>
     <w:rsid w:val="00A6796D"/>
@@ -6802,78 +6858,80 @@
     <w:rsid w:val="00AB2DC9"/>
     <w:rsid w:val="00AB7203"/>
     <w:rsid w:val="00AC0479"/>
     <w:rsid w:val="00AC5BBB"/>
     <w:rsid w:val="00AC7299"/>
     <w:rsid w:val="00AD11FE"/>
     <w:rsid w:val="00AD4D11"/>
     <w:rsid w:val="00AE1878"/>
     <w:rsid w:val="00AE2804"/>
     <w:rsid w:val="00AE3D47"/>
     <w:rsid w:val="00AE624E"/>
     <w:rsid w:val="00AE69FC"/>
     <w:rsid w:val="00AE70D7"/>
     <w:rsid w:val="00AF0AEC"/>
     <w:rsid w:val="00AF1FC4"/>
     <w:rsid w:val="00AF27DE"/>
     <w:rsid w:val="00B00303"/>
     <w:rsid w:val="00B00782"/>
     <w:rsid w:val="00B030D4"/>
     <w:rsid w:val="00B04D64"/>
     <w:rsid w:val="00B04E37"/>
     <w:rsid w:val="00B05C4C"/>
     <w:rsid w:val="00B06D60"/>
     <w:rsid w:val="00B06E76"/>
     <w:rsid w:val="00B078DA"/>
+    <w:rsid w:val="00B10D01"/>
     <w:rsid w:val="00B10E41"/>
     <w:rsid w:val="00B10F85"/>
     <w:rsid w:val="00B11EB1"/>
     <w:rsid w:val="00B12EBA"/>
     <w:rsid w:val="00B15BCD"/>
     <w:rsid w:val="00B2313A"/>
     <w:rsid w:val="00B24087"/>
     <w:rsid w:val="00B2556B"/>
     <w:rsid w:val="00B255EC"/>
     <w:rsid w:val="00B33428"/>
     <w:rsid w:val="00B3406A"/>
     <w:rsid w:val="00B345A8"/>
     <w:rsid w:val="00B34C9C"/>
     <w:rsid w:val="00B3547A"/>
     <w:rsid w:val="00B37B06"/>
     <w:rsid w:val="00B41BF4"/>
     <w:rsid w:val="00B42863"/>
     <w:rsid w:val="00B44AA2"/>
     <w:rsid w:val="00B44C7C"/>
     <w:rsid w:val="00B46BEF"/>
     <w:rsid w:val="00B50426"/>
     <w:rsid w:val="00B53613"/>
     <w:rsid w:val="00B54537"/>
     <w:rsid w:val="00B614D0"/>
     <w:rsid w:val="00B67CD5"/>
     <w:rsid w:val="00B70604"/>
     <w:rsid w:val="00B717DC"/>
     <w:rsid w:val="00B7578C"/>
+    <w:rsid w:val="00B81B94"/>
     <w:rsid w:val="00B859DC"/>
     <w:rsid w:val="00B86CD4"/>
     <w:rsid w:val="00B911B5"/>
     <w:rsid w:val="00BA0903"/>
     <w:rsid w:val="00BA0948"/>
     <w:rsid w:val="00BA2FA8"/>
     <w:rsid w:val="00BA737E"/>
     <w:rsid w:val="00BB11AC"/>
     <w:rsid w:val="00BB4331"/>
     <w:rsid w:val="00BB4B15"/>
     <w:rsid w:val="00BB64C7"/>
     <w:rsid w:val="00BC067A"/>
     <w:rsid w:val="00BC2726"/>
     <w:rsid w:val="00BC2E89"/>
     <w:rsid w:val="00BD50E0"/>
     <w:rsid w:val="00BD5755"/>
     <w:rsid w:val="00BD5A04"/>
     <w:rsid w:val="00BD5F5E"/>
     <w:rsid w:val="00BD78BE"/>
     <w:rsid w:val="00BE43B4"/>
     <w:rsid w:val="00BF149B"/>
     <w:rsid w:val="00BF37B6"/>
     <w:rsid w:val="00BF40A7"/>
     <w:rsid w:val="00BF44F0"/>
     <w:rsid w:val="00BF4CB4"/>
@@ -7969,67 +8027,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42B3B988-08C4-4DD5-97E1-49039C000D7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>621</Words>
-  <Characters>3546</Characters>
+  <Words>656</Words>
+  <Characters>3744</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Grizli777</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4159</CharactersWithSpaces>
+  <CharactersWithSpaces>4392</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Yulia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>