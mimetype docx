--- v0 (2026-02-20)
+++ v1 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="01AD5ED5" w14:textId="376FB443" w:rsidR="001D47E3" w:rsidRPr="002B52BA" w:rsidRDefault="00950363" w:rsidP="00C611CE">
+    <w:p w14:paraId="01AD5ED5" w14:textId="2CC09902" w:rsidR="001D47E3" w:rsidRPr="002B52BA" w:rsidRDefault="00950363" w:rsidP="00C611CE">
       <w:pPr>
         <w:ind w:right="-1180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006853A9">
         <w:rPr>
           <w:rFonts w:ascii="Albertus Medium" w:hAnsi="Albertus Medium" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CF29CE3" wp14:editId="2AB8044E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5420</wp:posOffset>
             </wp:positionV>
@@ -90,51 +90,51 @@
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="001D47E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                                                                       PPAT/KP(Pent.)/29</w:t>
+        <w:t xml:space="preserve">                                                                                                                                                                      PPAT/KP(Pent.)/29</w:t>
       </w:r>
       <w:r w:rsidR="001D4467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Pindaan 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731BC63D" w14:textId="77209136" w:rsidR="001D47E3" w:rsidRDefault="001D47E3" w:rsidP="001D47E3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C39B24E" w14:textId="77777777" w:rsidR="00950363" w:rsidRDefault="00950363" w:rsidP="001D47E3">
@@ -286,57 +286,57 @@
         <w:t>KEPERLUAN PROGRAM / AKTIVITI / PERALATAN LAIN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E74C675" w14:textId="77777777" w:rsidR="001D47E3" w:rsidRDefault="001D47E3" w:rsidP="001D47E3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>(Hendaklah diisi dalam dua (2) salinan)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EE452F" w14:textId="77777777" w:rsidR="001D47E3" w:rsidRDefault="001D47E3" w:rsidP="001D47E3">
+    <w:p w14:paraId="00EE452F" w14:textId="77777777" w:rsidR="001D47E3" w:rsidRPr="006D2DC6" w:rsidRDefault="001D47E3" w:rsidP="001D47E3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11314" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2962"/>
         <w:gridCol w:w="471"/>
         <w:gridCol w:w="1021"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="121"/>
@@ -473,84 +473,176 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48ABD885" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Pemohon :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="039E4FBF" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+          <w:p w14:paraId="02CDE07D" w14:textId="77777777" w:rsidR="003A0CC4" w:rsidRDefault="00622EBD" w:rsidP="003A0CC4">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">( </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B61D1A">
+            <w:r w:rsidR="00AB0A51">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Ketua Bahagian/Ketua Unit</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B61D1A">
+              <w:t xml:space="preserve">Penolong </w:t>
+            </w:r>
+            <w:r w:rsidR="006D2DC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Pengarah</w:t>
+            </w:r>
+            <w:r w:rsidR="003A0CC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB0A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Kanan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="039E4FBF" w14:textId="2F29D269" w:rsidR="00622EBD" w:rsidRPr="003A0CC4" w:rsidRDefault="003A0CC4" w:rsidP="003A0CC4">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ Penolong Pengarah </w:t>
+            </w:r>
+            <w:r w:rsidR="00622EBD" w:rsidRPr="00B61D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2DC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00622EBD" w:rsidRPr="00B61D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Ketua Unit</w:t>
+            </w:r>
+            <w:r w:rsidR="00496169">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve"> )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7881" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54E793C5" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -576,184 +668,158 @@
         <w:trPr>
           <w:trHeight w:val="301"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3433" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C08A3F9" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B61D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Perihal</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Barang</w:t>
+              <w:t>Perihal Barang</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72878077" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
           <w:p w14:paraId="53583C8E" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B180001" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B61D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Jumlah</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="62C52032" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B61D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DiPesan</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F71057E" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harga </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Harga Seunit</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6DEC78C1" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -780,63 +846,52 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23E176FB" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nilai </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Nilai Keseluruhan</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1B9E4032" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -856,61 +911,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21117CCE" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B61D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Peruntukan</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622EBD" w:rsidRPr="005A00B5" w14:paraId="2F191476" w14:textId="77777777" w:rsidTr="00FD114C">
         <w:trPr>
           <w:trHeight w:val="301"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3433" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59C47C59" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -992,61 +1045,59 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70243846" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B61D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Kod</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="388FC167" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61D1A">
@@ -1066,91 +1117,51 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DFB5C83" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baki </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> (RM)</w:t>
+              <w:t>Baki Selepas Kelulusan (RM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622EBD" w:rsidRPr="005A00B5" w14:paraId="1A1B22EA" w14:textId="77777777" w:rsidTr="00FD114C">
         <w:trPr>
           <w:trHeight w:val="429"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3433" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7032CAE8" w14:textId="2D34C4D3" w:rsidR="00622EBD" w:rsidRPr="00B61D1A" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -2236,72 +2247,127 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F13781">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ULASAN</w:t>
             </w:r>
             <w:r w:rsidR="00CE5E1D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2895A5BA" w14:textId="07A7439C" w:rsidR="00622EBD" w:rsidRPr="00F13781" w:rsidRDefault="00622EBD" w:rsidP="00CE5E1D">
+          <w:p w14:paraId="2895A5BA" w14:textId="413C7790" w:rsidR="00622EBD" w:rsidRPr="00F13781" w:rsidRDefault="0037615D" w:rsidP="00CE5E1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F13781">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>PEGAWAI TADBIR/ PENOLONG PEGAWAI TADBIR</w:t>
+              <w:t>PENOLONG PENGARAH</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36311">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>KP</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36311">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00622EBD" w:rsidRPr="00F13781">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>KU (PSM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="727D4B90" w14:textId="61834F7F" w:rsidR="00622EBD" w:rsidRPr="00FD114C" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD114C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -2344,61 +2410,61 @@
             <w:r w:rsidRPr="00F13781">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DILULUSKAN / TIDAK DILULUSKAN</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24AE1D90" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00F13781" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00622EBD" w:rsidRPr="006F7032" w14:paraId="01054D34" w14:textId="45AE55A2" w:rsidTr="00ED0151">
+      <w:tr w:rsidR="00622EBD" w:rsidRPr="006F7032" w14:paraId="01054D34" w14:textId="45AE55A2" w:rsidTr="006D2DC6">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="12" w:type="dxa"/>
-          <w:trHeight w:val="1125"/>
+          <w:trHeight w:val="835"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F104515" w14:textId="0C3440B4" w:rsidR="00622EBD" w:rsidRPr="00CE5E1D" w:rsidRDefault="00622EBD" w:rsidP="00CE5E1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2425,67 +2491,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="471A28F7" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51A264D2" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5887A4A4" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
-[...15 lines deleted...]
-          </w:p>
           <w:p w14:paraId="3E3727B2" w14:textId="0D57194B" w:rsidR="00622EBD" w:rsidRPr="006F7032" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A936284" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -2497,67 +2546,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2953" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46A1C19B" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="468D259C" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
-            <w:pPr>
-[...15 lines deleted...]
-          <w:p w14:paraId="5503BB23" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C180357" w14:textId="02515EFF" w:rsidR="00622EBD" w:rsidRPr="006F7032" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622EBD" w:rsidRPr="006F7032" w14:paraId="5FA51C8D" w14:textId="77777777" w:rsidTr="00CE5E1D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
@@ -2627,147 +2659,99 @@
           <w:p w14:paraId="72A1FEC6" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BB7D762" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00A2199D" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A2199D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Tandatangan</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">Tandatangan </w:t>
+            </w:r>
             <w:r w:rsidRPr="00193528">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>JawatanKuasa</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>JawatanKuasa Penilaian Am PPAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40913708" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D6854F8" w14:textId="44343B36" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00193528">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...61 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Tarikh : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2953" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36907A00" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622EBD" w:rsidRPr="006F7032" w14:paraId="48BE2D43" w14:textId="77777777" w:rsidTr="00ED0151">
@@ -2810,242 +2794,266 @@
           <w:p w14:paraId="29F31EDA" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00A2199D" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2199D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EF354A1" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00A2199D" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A2199D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tandatangan</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0802909D" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00A2199D" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+          </w:p>
+          <w:p w14:paraId="0802909D" w14:textId="6BD0D786" w:rsidR="00622EBD" w:rsidRPr="00A2199D" w:rsidRDefault="00F1361C" w:rsidP="00F1361C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pemohon</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65728EB4" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65728EB4" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+          <w:p w14:paraId="6A33E229" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A2199D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tarikh :</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55A4152E" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12CD70F0" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E7257E3" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0334BDE3" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
-[...8 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="55B0B41D" w14:textId="77777777" w:rsidR="00F1361C" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A2199D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tandatangan</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0334BDE3" w14:textId="017B74B7" w:rsidR="00622EBD" w:rsidRDefault="0037615D" w:rsidP="00622EBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penolong </w:t>
+            </w:r>
+            <w:r w:rsidR="00A36311">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pengarah (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>KP</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36311">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00622EBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33A2A237" w14:textId="139CF7C0" w:rsidR="00622EBD" w:rsidRPr="00A2199D" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="0037615D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>KU (PSM)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0135F07A" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00A2199D" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63783E6C" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A2199D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...70 lines deleted...]
-              </w:rPr>
               <w:t>Tarikh :</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16FF94EC" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00193528" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2953" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -3061,124 +3069,120 @@
           </w:p>
           <w:p w14:paraId="50A56662" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7455A526" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14ADA40F" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00A2199D" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
-[...8 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="6A7686B8" w14:textId="77777777" w:rsidR="00F1361C" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A2199D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tandatangan</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="14ADA40F" w14:textId="2B3D51C4" w:rsidR="00622EBD" w:rsidRPr="00A2199D" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A2199D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Pengarah</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="647B93A9" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRPr="00A2199D" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73DCADC8" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6600D37C" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A2199D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Pengarah</w:t>
-[...35 lines deleted...]
-              </w:rPr>
               <w:t>Tarikh :</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622EBD" w:rsidRPr="006F7032" w14:paraId="4E1E0C64" w14:textId="77777777" w:rsidTr="00EA5BFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="12" w:type="dxa"/>
           <w:trHeight w:val="1241"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55E9905E" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
@@ -3238,141 +3242,111 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DB7BE84" w14:textId="0AB9F2F8" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C36AB43" w14:textId="4360909B" w:rsidR="00622EBD" w:rsidRPr="00A2199D" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
-[...8 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="08855DD6" w14:textId="77777777" w:rsidR="00F1361C" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A2199D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tandatangan</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3C36AB43" w14:textId="05A43B58" w:rsidR="00622EBD" w:rsidRPr="00A2199D" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00193528">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>JawatanKuasa Penilaian Am PPAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="704FF99E" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A4F5A3E" w14:textId="6A98505D" w:rsidR="00622EBD" w:rsidRPr="00193528" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A2199D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...61 lines deleted...]
-              </w:rPr>
               <w:t>Tarikh :</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2953" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6145CEDE" w14:textId="77777777" w:rsidR="00622EBD" w:rsidRDefault="00622EBD" w:rsidP="00622EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07DA9E54" w14:textId="77777777" w:rsidR="001D47E3" w:rsidRPr="00950363" w:rsidRDefault="001D47E3" w:rsidP="001D47E3">
       <w:pPr>
         <w:rPr>
@@ -3926,200 +3900,209 @@
         <w:t xml:space="preserve"> ____________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EE5DC3" w:rsidSect="00C611CE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="1440" w:bottom="0" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="269097A9" w14:textId="77777777" w:rsidR="008150BE" w:rsidRDefault="008150BE" w:rsidP="00EE5DC3">
+    <w:p w14:paraId="76E0371B" w14:textId="77777777" w:rsidR="00E73B77" w:rsidRDefault="00E73B77" w:rsidP="00EE5DC3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51422760" w14:textId="77777777" w:rsidR="008150BE" w:rsidRDefault="008150BE" w:rsidP="00EE5DC3">
+    <w:p w14:paraId="5C42F726" w14:textId="77777777" w:rsidR="00E73B77" w:rsidRDefault="00E73B77" w:rsidP="00EE5DC3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Albertus Medium">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CA133EA" w14:textId="77777777" w:rsidR="008150BE" w:rsidRDefault="008150BE" w:rsidP="00EE5DC3">
+    <w:p w14:paraId="07CF6FBB" w14:textId="77777777" w:rsidR="00E73B77" w:rsidRDefault="00E73B77" w:rsidP="00EE5DC3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66AE13C8" w14:textId="77777777" w:rsidR="008150BE" w:rsidRDefault="008150BE" w:rsidP="00EE5DC3">
+    <w:p w14:paraId="1B99708B" w14:textId="77777777" w:rsidR="00E73B77" w:rsidRDefault="00E73B77" w:rsidP="00EE5DC3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D47E3"/>
+    <w:rsid w:val="00011036"/>
     <w:rsid w:val="00035478"/>
+    <w:rsid w:val="00115CC4"/>
     <w:rsid w:val="00193528"/>
     <w:rsid w:val="001D3704"/>
     <w:rsid w:val="001D4467"/>
     <w:rsid w:val="001D47E3"/>
     <w:rsid w:val="002C15A8"/>
     <w:rsid w:val="00306245"/>
     <w:rsid w:val="00313517"/>
     <w:rsid w:val="003508E7"/>
     <w:rsid w:val="003519E2"/>
     <w:rsid w:val="00356402"/>
+    <w:rsid w:val="0037615D"/>
+    <w:rsid w:val="003A0CC4"/>
     <w:rsid w:val="00443454"/>
+    <w:rsid w:val="00496169"/>
     <w:rsid w:val="005178B1"/>
     <w:rsid w:val="00587D6D"/>
     <w:rsid w:val="005B0E66"/>
     <w:rsid w:val="00622EBD"/>
+    <w:rsid w:val="006D2DC6"/>
     <w:rsid w:val="008150BE"/>
     <w:rsid w:val="00816871"/>
     <w:rsid w:val="00825BC3"/>
     <w:rsid w:val="00950363"/>
     <w:rsid w:val="00952224"/>
     <w:rsid w:val="00964700"/>
     <w:rsid w:val="009D3315"/>
+    <w:rsid w:val="00A36311"/>
+    <w:rsid w:val="00AB0A51"/>
     <w:rsid w:val="00AF3891"/>
     <w:rsid w:val="00B85E00"/>
     <w:rsid w:val="00C611CE"/>
     <w:rsid w:val="00C81E66"/>
     <w:rsid w:val="00CC1A53"/>
     <w:rsid w:val="00CE5E1D"/>
     <w:rsid w:val="00D06228"/>
     <w:rsid w:val="00DA5D1B"/>
+    <w:rsid w:val="00E73B77"/>
     <w:rsid w:val="00E75483"/>
     <w:rsid w:val="00E95C69"/>
     <w:rsid w:val="00E97614"/>
     <w:rsid w:val="00EA5BFB"/>
     <w:rsid w:val="00ED0151"/>
     <w:rsid w:val="00EE5DC3"/>
+    <w:rsid w:val="00F1361C"/>
     <w:rsid w:val="00FD114C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4935,73 +4918,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>274</Words>
-  <Characters>1562</Characters>
+  <Words>280</Words>
+  <Characters>1596</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1833</CharactersWithSpaces>
+  <CharactersWithSpaces>1873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User BRP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>