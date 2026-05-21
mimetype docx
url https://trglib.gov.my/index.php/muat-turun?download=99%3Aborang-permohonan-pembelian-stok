--- v0 (2026-02-20)
+++ v1 (2026-05-21)
@@ -430,366 +430,332 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BEB081A" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00387242" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00387242">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Perihal</w:t>
+              <w:t>Perihal Barang</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00387242">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A29FDE" w14:textId="2DAB0EDB" w:rsidR="00E74FFA" w:rsidRPr="00387242" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Barang</w:t>
-[...15 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00387242">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00387242">
+              <w:t>Baki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53DBD9FE" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00387242" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Baki</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00387242">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00387242">
+              <w:t>Stok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3446D704" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00387242" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Stok</w:t>
-[...15 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00387242">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00387242">
+              <w:t>Jumlah</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CB383F4" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00387242" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Jumlah</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00387242">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00387242">
+              <w:t>Dipesan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD9F6C4" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00285B7F" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Dipesan</w:t>
-[...16 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00285B7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00285B7F">
+              <w:t>Harga Seunit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DDC8FDA" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00387242" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harga </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="00285B7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Seunit</w:t>
+              <w:t>(RM)</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1DDC8FDA" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00387242" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31875F16" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00387242" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00285B7F">
+            <w:r w:rsidRPr="00387242">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(RM)</w:t>
+              <w:t>Jumlah</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-          <w:p w14:paraId="31875F16" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00387242" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+          <w:p w14:paraId="31578E02" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00860476" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00860476">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Keseluruhan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06EFB35A" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00387242" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00387242">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Jumlah</w:t>
+              <w:t>(RM)</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="06EFB35A" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00387242" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C04841" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00AA4694" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00387242">
+            <w:r w:rsidRPr="00AA4694">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(RM)</w:t>
-[...33 lines deleted...]
-              </w:rPr>
               <w:t>Peruntukan</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E74FFA" w14:paraId="6858E93C" w14:textId="77777777" w:rsidTr="0010312B">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="6605A97D" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00B66177" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -909,62 +875,60 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F2B8736" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00285B7F" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00285B7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kod</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33EEFA0F" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00285B7F" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285B7F">
@@ -1007,95 +971,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71FBEA50" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00387242" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00387242">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baki </w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> (RM)</w:t>
+              <w:t>Baki Selepas Kelulusan (RM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E74FFA" w14:paraId="78A245F7" w14:textId="77777777" w:rsidTr="0010312B">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35F88B79" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3321,465 +3241,548 @@
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4218DD91" w14:textId="4EF8D0A0" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A6878DF" w14:textId="54F1C852" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
+          <w:p w14:paraId="34A4869E" w14:textId="77777777" w:rsidR="001A408C" w:rsidRDefault="001A408C" w:rsidP="001A408C">
             <w:pPr>
               <w:ind w:right="-95"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A9ECC4D" w14:textId="10BB2DD2" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
+          <w:p w14:paraId="1250C109" w14:textId="77777777" w:rsidR="001A408C" w:rsidRDefault="001A408C" w:rsidP="001A408C">
             <w:pPr>
               <w:ind w:right="-95"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77D990AD" w14:textId="77777777" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
+          <w:p w14:paraId="2B71044D" w14:textId="77777777" w:rsidR="00A55CB5" w:rsidRPr="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B71044D" w14:textId="77777777" w:rsidR="00A55CB5" w:rsidRPr="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
-[...1 lines deleted...]
-              <w:ind w:right="-95"/>
+          <w:p w14:paraId="6A588726" w14:textId="6DFD8AC4" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:pPr>
+              <w:ind w:right="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00A55CB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00A55CB5">
+              <w:t>..............................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4751B666" w14:textId="77777777" w:rsidR="001A408C" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>..............................................</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55CB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00A55CB5">
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="001A408C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t xml:space="preserve">T/Tangan Penyelenggara Stor </w:t>
+              <w:t>andat</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:ind w:right="-95"/>
+            <w:r w:rsidRPr="00A55CB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:ind w:right="-95"/>
+              <w:t>angan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6145A3C1" w14:textId="5A108882" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A55CB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Tarikh :</w:t>
+              <w:t xml:space="preserve">Penyelenggara Stor </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w14:paraId="30D3E7FB" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+          <w:p w14:paraId="182DE677" w14:textId="77777777" w:rsidR="00A55CB5" w:rsidRPr="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C775463" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+          <w:p w14:paraId="3DDF05B7" w14:textId="77777777" w:rsidR="001A408C" w:rsidRDefault="001A408C" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18ED2964" w14:textId="2250A284" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+          <w:p w14:paraId="69D90BBA" w14:textId="77777777" w:rsidR="001A408C" w:rsidRPr="001A408C" w:rsidRDefault="001A408C" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
-              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4163E84F" w14:textId="578E4CB8" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="001A408C" w:rsidP="0010312B">
+            <w:pPr>
+              <w:ind w:right="-95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="0A7756A2" w14:textId="1F432C91" w:rsidR="00A55CB5" w:rsidRPr="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
+            <w:r w:rsidRPr="00A55CB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tarikh :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D3E7FB" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F11747D" w14:textId="0BAED9FF" w:rsidR="00A55CB5" w:rsidRPr="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
-            <w:pPr>
+          <w:p w14:paraId="4C775463" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:pPr>
+              <w:ind w:right="-95"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DEDC568" w14:textId="35BB0258" w:rsidR="00A55CB5" w:rsidRPr="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
+          <w:p w14:paraId="18ED2964" w14:textId="2250A284" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3E38AB5F" w14:textId="2DFFB609" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
+          <w:p w14:paraId="0A7756A2" w14:textId="1F432C91" w:rsidR="00A55CB5" w:rsidRPr="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45F74EB6" w14:textId="3B9374FC" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
-[...1 lines deleted...]
-              <w:ind w:right="-95"/>
+          <w:p w14:paraId="6F11747D" w14:textId="0BAED9FF" w:rsidR="00A55CB5" w:rsidRPr="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22FBAB5C" w14:textId="2BE9AAA9" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
+          <w:p w14:paraId="4DEDC568" w14:textId="35BB0258" w:rsidR="00A55CB5" w:rsidRPr="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3E44DEC0" w14:textId="73223EEB" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
+          <w:p w14:paraId="3E38AB5F" w14:textId="2DFFB609" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03D4AF0B" w14:textId="114BDB3E" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
+          <w:p w14:paraId="45F74EB6" w14:textId="3B9374FC" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26268D60" w14:textId="0CF5C0F0" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
+          <w:p w14:paraId="22FBAB5C" w14:textId="2BE9AAA9" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4AF76A70" w14:textId="77777777" w:rsidR="00A55CB5" w:rsidRPr="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
+          <w:p w14:paraId="3E44DEC0" w14:textId="73223EEB" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C60D4AD" w14:textId="710F8B53" w:rsidR="00A55CB5" w:rsidRPr="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
+          <w:p w14:paraId="03D4AF0B" w14:textId="114BDB3E" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D59A97C" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="26268D60" w14:textId="0CF5C0F0" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
+            <w:pPr>
+              <w:ind w:right="-95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A55CB5">
+          </w:p>
+          <w:p w14:paraId="7C60D4AD" w14:textId="710F8B53" w:rsidR="00A55CB5" w:rsidRPr="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
+            <w:pPr>
+              <w:ind w:right="-95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D59A97C" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:pPr>
+              <w:ind w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55CB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
               <w:t>...................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53C7D0D0" w14:textId="300A6A07" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+          <w:p w14:paraId="42DA9E1E" w14:textId="77777777" w:rsidR="001A408C" w:rsidRDefault="001A408C" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A55CB5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>T/Tangan Pegawai Tadbir /</w:t>
+              <w:t>Tandat</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidR="00E74FFA" w:rsidRPr="00A55CB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00A55CB5">
+              <w:t>angan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53C7D0D0" w14:textId="67BCD58A" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="001A408C" w:rsidP="0010312B">
+            <w:pPr>
+              <w:ind w:right="-95"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Penolong Pegawai Tadbir</w:t>
-[...4 lines deleted...]
-              <w:ind w:right="-95"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:ind w:right="-95"/>
+              <w:t xml:space="preserve">Penolong Pengarah (KP) </w:t>
+            </w:r>
+            <w:r w:rsidR="00E74FFA" w:rsidRPr="00A55CB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00A55CB5">
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33A2A271" w14:textId="7A5C2917" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00CE6FE3" w:rsidP="0010312B">
+            <w:pPr>
+              <w:ind w:right="-95"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>KU (PSM)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06DAA4ED" w14:textId="77777777" w:rsidR="00A55CB5" w:rsidRPr="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
+            <w:pPr>
+              <w:ind w:right="-95"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="577DDEB8" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:pPr>
+              <w:ind w:right="-95"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55CB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>Tarikh :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12D621E6" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3936,136 +3939,154 @@
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="224B8BBB" w14:textId="473C376F" w:rsidR="00E74FFA" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C27877F" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+          <w:p w14:paraId="530060B2" w14:textId="77777777" w:rsidR="001A408C" w:rsidRPr="00A55CB5" w:rsidRDefault="001A408C" w:rsidP="001A408C">
             <w:pPr>
               <w:ind w:right="-95"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="046D8A7C" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A55CB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>..................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79666786" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+          <w:p w14:paraId="741714BB" w14:textId="77777777" w:rsidR="001A408C" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A55CB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>T/Tangan Pengarah</w:t>
+              <w:t>T</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidR="001A408C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="20DC929C" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="0010312B" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+              <w:t>andatangan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79666786" w14:textId="530EA685" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="68F85D1E" w14:textId="214C2B17" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:r w:rsidRPr="00A55CB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Pengarah</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F7ABA68" w14:textId="77777777" w:rsidR="001A408C" w:rsidRDefault="001A408C" w:rsidP="0010312B">
+            <w:pPr>
+              <w:ind w:right="-95"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68F85D1E" w14:textId="1EFB7315" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A55CB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Tarikh :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E74FFA" w:rsidRPr="000E1BB0" w14:paraId="2435FA2A" w14:textId="77777777" w:rsidTr="0010312B">
         <w:trPr>
@@ -4137,141 +4158,101 @@
           <w:p w14:paraId="0E694F03" w14:textId="0918CB39" w:rsidR="00E74FFA" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>……………………………..</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7908F104" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00A2199D" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A2199D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Tandatangan</w:t>
+              <w:t xml:space="preserve">Tandatangan </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A2199D">
+            <w:r w:rsidRPr="00193528">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>JawatanKuasa Penilaian Am PPAT</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00193528">
+          </w:p>
+          <w:p w14:paraId="671318DE" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>JawatanKuasa</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00193528">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00193528">
+          </w:p>
+          <w:p w14:paraId="62ADE492" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Penilaian</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="00193528">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Am PPAT</w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t>Tarikh :</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="4426B2C5" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="000E1BB0" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BA50177" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="000E1BB0" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -4320,183 +4301,143 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12DE7524" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="000E1BB0" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B40A77D" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
-[...4 lines deleted...]
-                <w:szCs w:val="36"/>
+          <w:p w14:paraId="7B40A77D" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="001A408C" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03862106" w14:textId="77777777" w:rsidR="00A55CB5" w:rsidRDefault="00A55CB5" w:rsidP="0010312B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>……………………………..</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4305E308" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00A2199D" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A2199D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Tandatangan</w:t>
+              <w:t xml:space="preserve">Tandatangan </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A2199D">
+            <w:r w:rsidRPr="00193528">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>JawatanKuasa Penilaian Am PPAT</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...36 lines deleted...]
-          <w:p w14:paraId="53E3712A" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00A55CB5" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+          </w:p>
+          <w:p w14:paraId="629C3DCB" w14:textId="6165BCA1" w:rsidR="001A408C" w:rsidRPr="001A408C" w:rsidRDefault="00E74FFA" w:rsidP="001A408C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A55CB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57792821" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="00E74FFA" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
+          <w:p w14:paraId="57792821" w14:textId="465C6BB1" w:rsidR="00E74FFA" w:rsidRPr="00E74FFA" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00193528">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tarikh :</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E056BF4" w14:textId="77777777" w:rsidR="00E74FFA" w:rsidRPr="000E1BB0" w:rsidRDefault="00E74FFA" w:rsidP="0010312B">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="543A751F" w14:textId="61AC153B" w:rsidR="00E74FFA" w:rsidRDefault="00E74FFA" w:rsidP="00C62947">
@@ -4818,188 +4759,187 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E442CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TANDATANGAN</w:t>
       </w:r>
       <w:r w:rsidRPr="00E442CE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E442CE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E74FFA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00E74FFA" w:rsidRPr="00BF7AB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00E74FFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E74FFA" w:rsidSect="00E74FFA">
+    <w:sectPr w:rsidR="00E74FFA" w:rsidSect="001A408C">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="568" w:right="566" w:bottom="284" w:left="709" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="568" w:right="566" w:bottom="142" w:left="709" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00285B7F"/>
     <w:rsid w:val="00024E83"/>
     <w:rsid w:val="000D1C33"/>
     <w:rsid w:val="0010312B"/>
     <w:rsid w:val="001772B4"/>
+    <w:rsid w:val="001A408C"/>
     <w:rsid w:val="00210DDC"/>
     <w:rsid w:val="00285B7F"/>
     <w:rsid w:val="00293031"/>
     <w:rsid w:val="00316FBB"/>
     <w:rsid w:val="003C189E"/>
     <w:rsid w:val="003F0969"/>
     <w:rsid w:val="00506CEC"/>
     <w:rsid w:val="00532812"/>
     <w:rsid w:val="00580597"/>
     <w:rsid w:val="005F43EA"/>
     <w:rsid w:val="00627E44"/>
     <w:rsid w:val="00696D93"/>
     <w:rsid w:val="006D0009"/>
     <w:rsid w:val="00801D4D"/>
     <w:rsid w:val="00827AD9"/>
     <w:rsid w:val="0085573D"/>
     <w:rsid w:val="00881B43"/>
     <w:rsid w:val="00921D35"/>
     <w:rsid w:val="00974E13"/>
     <w:rsid w:val="00A40CB0"/>
     <w:rsid w:val="00A55CB5"/>
     <w:rsid w:val="00B14059"/>
     <w:rsid w:val="00C21B6D"/>
     <w:rsid w:val="00C50AE5"/>
     <w:rsid w:val="00C5309E"/>
     <w:rsid w:val="00C62947"/>
+    <w:rsid w:val="00CE6FE3"/>
     <w:rsid w:val="00D32439"/>
     <w:rsid w:val="00D70E7D"/>
     <w:rsid w:val="00DF7353"/>
     <w:rsid w:val="00E442CE"/>
     <w:rsid w:val="00E74FFA"/>
     <w:rsid w:val="00F228BA"/>
     <w:rsid w:val="00F81CC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -6299,73 +6239,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>213</Words>
-  <Characters>1215</Characters>
+  <Characters>1216</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1426</CharactersWithSpaces>
+  <CharactersWithSpaces>1427</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>14810</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>